--- v0 (2025-11-07)
+++ v1 (2026-04-10)
@@ -738,84 +738,84 @@
             <w:r w:rsidR="00BE7E0E" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DENTIFICAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="008D23A8" w:rsidRPr="00917B68" w:rsidRDefault="008D23A8" w:rsidP="008D23A8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9184"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="52D499DD" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="52D499DD" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5B49AC52" w14:textId="77777777" w:rsidR="00E654E8" w:rsidRPr="006B6636" w:rsidRDefault="00E654E8" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="3EF3546B" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="3EF3546B" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F1C8255" w14:textId="77777777" w:rsidR="00E654E8" w:rsidRPr="006B6636" w:rsidRDefault="00863A4B" w:rsidP="00863A4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3075"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cartão de Cidadão</w:t>
             </w:r>
             <w:r w:rsidR="007C52D0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -888,278 +888,278 @@
             </w:r>
             <w:r w:rsidR="00651A73">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00351B76" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E654E8" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="07EA15B0" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="07EA15B0" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="476F57BB" w14:textId="77777777" w:rsidR="00E654E8" w:rsidRPr="006B6636" w:rsidRDefault="00E654E8" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ou Passaporte</w:t>
             </w:r>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00542DD3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>candidatos estrangeiros</w:t>
             </w:r>
             <w:r w:rsidR="00CD5109" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="602955EA" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="602955EA" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14C4C69B" w14:textId="77777777" w:rsidR="00E654E8" w:rsidRPr="006B6636" w:rsidRDefault="00E654E8" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cédula Profissional</w:t>
             </w:r>
             <w:r w:rsidR="00805690">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00542DD3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OE </w:t>
             </w:r>
             <w:r w:rsidR="00805690">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(se aplicável)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D3A39" w:rsidRPr="006B6636" w14:paraId="19DDCB3C" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="007D3A39" w:rsidRPr="006B6636" w14:paraId="19DDCB3C" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="278EE771" w14:textId="77777777" w:rsidR="007D3A39" w:rsidRPr="006B6636" w:rsidRDefault="007D3A39" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Data de Nascimento: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="7B94C7DD" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="7B94C7DD" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F5C3007" w14:textId="77777777" w:rsidR="00E654E8" w:rsidRPr="006B6636" w:rsidRDefault="00E654E8" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nacionalidade</w:t>
             </w:r>
             <w:r w:rsidR="004974F1" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00542DD3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                               Naturalidade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542DD3" w:rsidRPr="006B6636" w14:paraId="5582A46A" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="00542DD3" w:rsidRPr="006B6636" w14:paraId="5582A46A" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1E1C0171" w14:textId="77777777" w:rsidR="00542DD3" w:rsidRPr="006B6636" w:rsidRDefault="00542DD3" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Distrito de nascimento:                                  Concelho de Nascimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542DD3" w:rsidRPr="006B6636" w14:paraId="750E7C49" w14:textId="77777777" w:rsidTr="00542DD3">
+      <w:tr w:rsidR="00542DD3" w:rsidRPr="006B6636" w14:paraId="750E7C49" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14ED65AF" w14:textId="77777777" w:rsidR="00542DD3" w:rsidRDefault="00542DD3" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Freguesia de nascimento </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542DD3" w:rsidRPr="006B6636" w14:paraId="735F4B1B" w14:textId="77777777" w:rsidTr="00542DD3">
+      <w:tr w:rsidR="00542DD3" w:rsidRPr="006B6636" w14:paraId="735F4B1B" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="687E3390" w14:textId="77777777" w:rsidR="00542DD3" w:rsidRPr="00542DD3" w:rsidRDefault="00542DD3" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00542DD3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00542DD3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
@@ -1168,103 +1168,133 @@
             </w:r>
             <w:r w:rsidRPr="00542DD3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00542DD3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>novas freguesias criadas a partir de 2012)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="3EE3F443" w14:textId="77777777" w:rsidTr="00542DD3">
+      <w:tr w:rsidR="00343B49" w:rsidRPr="006B6636" w14:paraId="186E1690" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E240F5D" w14:textId="4F65BFBF" w:rsidR="00343B49" w:rsidRPr="00542DD3" w:rsidRDefault="00343B49" w:rsidP="00805690">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estado civil: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E654E8" w:rsidRPr="006B6636" w14:paraId="3EE3F443" w14:textId="77777777" w:rsidTr="00343B49">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2138F59C" w14:textId="77777777" w:rsidR="00E654E8" w:rsidRPr="006B6636" w:rsidRDefault="00E654E8" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Residência:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CA79BAB" w14:textId="77777777" w:rsidR="000E5527" w:rsidRPr="006B6636" w:rsidRDefault="000E5527" w:rsidP="00805690">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rua: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5527" w:rsidRPr="006B6636" w14:paraId="7FA7A8B5" w14:textId="77777777" w:rsidTr="006B6636">
+      <w:tr w:rsidR="000E5527" w:rsidRPr="006B6636" w14:paraId="7FA7A8B5" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00D50836" w:rsidRPr="006B6636" w:rsidRDefault="00D50836" w:rsidP="00805690">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AA9475C" w14:textId="77777777" w:rsidR="000E5527" w:rsidRPr="006B6636" w:rsidRDefault="007F5AD1" w:rsidP="00805690">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2665"/>
                 <w:tab w:val="left" w:pos="2700"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:spacing w:before="120"/>
@@ -1745,104 +1775,104 @@
             <w:r w:rsidR="00805690">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00BE7E0E" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">-  </w:t>
             </w:r>
             <w:r w:rsidR="00805690">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                Localidade: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805690" w:rsidRPr="006B6636" w14:paraId="613377BA" w14:textId="77777777" w:rsidTr="00805690">
+      <w:tr w:rsidR="00805690" w:rsidRPr="006B6636" w14:paraId="613377BA" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="32E32C96" w14:textId="77777777" w:rsidR="00805690" w:rsidRPr="00805690" w:rsidRDefault="00805690" w:rsidP="00805690">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Telefone (fixo/móvel)</w:t>
             </w:r>
             <w:r w:rsidRPr="00805690">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805690" w:rsidRPr="006B6636" w14:paraId="4ED34C8C" w14:textId="77777777" w:rsidTr="00805690">
+      <w:tr w:rsidR="00805690" w:rsidRPr="006B6636" w14:paraId="4ED34C8C" w14:textId="77777777" w:rsidTr="00343B49">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9400" w:type="dxa"/>
+            <w:tcW w:w="9184" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="35EA3028" w14:textId="77777777" w:rsidR="00805690" w:rsidRPr="00805690" w:rsidRDefault="00805690" w:rsidP="00805690">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -1909,51 +1939,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9168"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E642A" w:rsidRPr="006B6636" w14:paraId="429E5DE3" w14:textId="77777777" w:rsidTr="006B6636">
         <w:trPr>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9400" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F844481" w14:textId="77777777" w:rsidR="009E642A" w:rsidRDefault="009E642A" w:rsidP="009E642A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">CURRICULUM ACADÉMICO </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70ED2928" w14:textId="77777777" w:rsidR="00805690" w:rsidRPr="00805690" w:rsidRDefault="00805690" w:rsidP="009E642A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805690">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nota: As questões que</w:t>
             </w:r>
             <w:r w:rsidR="004D180D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3195,51 +3224,50 @@
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9168"/>
       </w:tblGrid>
       <w:tr w:rsidR="0095469C" w:rsidRPr="006B6636" w14:paraId="1DC0AF63" w14:textId="77777777" w:rsidTr="006B6636">
         <w:trPr>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B7CC84B" w14:textId="77777777" w:rsidR="0095469C" w:rsidRPr="006B6636" w:rsidRDefault="0095469C" w:rsidP="00CA46F1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CURRICULUM CIENTÍFICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48A21919" w14:textId="77777777" w:rsidR="0095469C" w:rsidRPr="00917B68" w:rsidRDefault="0095469C" w:rsidP="0095469C"/>
     <w:p w14:paraId="126C3F63" w14:textId="77777777" w:rsidR="00AD70F6" w:rsidRPr="00814538" w:rsidRDefault="009E642A" w:rsidP="001D4A9D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
@@ -4545,51 +4573,50 @@
     <w:p w14:paraId="7B04FA47" w14:textId="77777777" w:rsidR="00667924" w:rsidRPr="00814538" w:rsidRDefault="00667924" w:rsidP="00AD70F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7FF5FC" w14:textId="77777777" w:rsidR="009E642A" w:rsidRPr="009E642A" w:rsidRDefault="009E642A" w:rsidP="00351B76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E642A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Trabalhos de investigação que realizou/em que participou </w:t>
       </w:r>
       <w:r w:rsidRPr="009E642A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(indicar tema, data de conclusão, contexto em que foi realizado e investigador principal e/ou </w:t>
       </w:r>
       <w:r w:rsidR="007C52D0" w:rsidRPr="009E642A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>coautores</w:t>
       </w:r>
@@ -7229,50 +7256,51 @@
     <w:rsidRoot w:val="00191C7D"/>
     <w:rsid w:val="00004146"/>
     <w:rsid w:val="00004CC4"/>
     <w:rsid w:val="00037BC2"/>
     <w:rsid w:val="000D537B"/>
     <w:rsid w:val="000E3728"/>
     <w:rsid w:val="000E5527"/>
     <w:rsid w:val="000E76D7"/>
     <w:rsid w:val="001066ED"/>
     <w:rsid w:val="001235F0"/>
     <w:rsid w:val="00171339"/>
     <w:rsid w:val="00184C3E"/>
     <w:rsid w:val="00191665"/>
     <w:rsid w:val="00191C7D"/>
     <w:rsid w:val="001D4A9D"/>
     <w:rsid w:val="001E038F"/>
     <w:rsid w:val="001F28FD"/>
     <w:rsid w:val="002255CE"/>
     <w:rsid w:val="00234ACE"/>
     <w:rsid w:val="00241335"/>
     <w:rsid w:val="00252DA5"/>
     <w:rsid w:val="00291836"/>
     <w:rsid w:val="00303453"/>
     <w:rsid w:val="00310F17"/>
     <w:rsid w:val="00325B4C"/>
+    <w:rsid w:val="00343B49"/>
     <w:rsid w:val="00346026"/>
     <w:rsid w:val="00351B76"/>
     <w:rsid w:val="00351DAC"/>
     <w:rsid w:val="00370442"/>
     <w:rsid w:val="0038077D"/>
     <w:rsid w:val="003A6DB8"/>
     <w:rsid w:val="003B1733"/>
     <w:rsid w:val="003B44C2"/>
     <w:rsid w:val="003D11CD"/>
     <w:rsid w:val="004101AB"/>
     <w:rsid w:val="0043544C"/>
     <w:rsid w:val="00451C96"/>
     <w:rsid w:val="00467CF8"/>
     <w:rsid w:val="00485B90"/>
     <w:rsid w:val="0049582B"/>
     <w:rsid w:val="004974F1"/>
     <w:rsid w:val="004B5A72"/>
     <w:rsid w:val="004C6FEC"/>
     <w:rsid w:val="004D180D"/>
     <w:rsid w:val="004F0513"/>
     <w:rsid w:val="004F2B24"/>
     <w:rsid w:val="0050237B"/>
     <w:rsid w:val="0053388F"/>
     <w:rsid w:val="00535FD4"/>
     <w:rsid w:val="00542DD3"/>
@@ -7303,50 +7331,51 @@
     <w:rsid w:val="0089338F"/>
     <w:rsid w:val="008C5339"/>
     <w:rsid w:val="008D23A8"/>
     <w:rsid w:val="00917B68"/>
     <w:rsid w:val="0093041A"/>
     <w:rsid w:val="0095469C"/>
     <w:rsid w:val="009A540E"/>
     <w:rsid w:val="009B1B71"/>
     <w:rsid w:val="009E642A"/>
     <w:rsid w:val="00A0621D"/>
     <w:rsid w:val="00A172CD"/>
     <w:rsid w:val="00A208D1"/>
     <w:rsid w:val="00A731D9"/>
     <w:rsid w:val="00A95411"/>
     <w:rsid w:val="00A96641"/>
     <w:rsid w:val="00AA7A5C"/>
     <w:rsid w:val="00AD4F75"/>
     <w:rsid w:val="00AD70F6"/>
     <w:rsid w:val="00AF1A64"/>
     <w:rsid w:val="00B05CEC"/>
     <w:rsid w:val="00B20BD7"/>
     <w:rsid w:val="00B333E0"/>
     <w:rsid w:val="00B36525"/>
     <w:rsid w:val="00B55936"/>
     <w:rsid w:val="00B55C79"/>
+    <w:rsid w:val="00BB0131"/>
     <w:rsid w:val="00BE40BB"/>
     <w:rsid w:val="00BE7E0E"/>
     <w:rsid w:val="00BF3D27"/>
     <w:rsid w:val="00C72A8C"/>
     <w:rsid w:val="00C910A7"/>
     <w:rsid w:val="00CA46F1"/>
     <w:rsid w:val="00CB4B09"/>
     <w:rsid w:val="00CD1E99"/>
     <w:rsid w:val="00CD5109"/>
     <w:rsid w:val="00CE0DE9"/>
     <w:rsid w:val="00CF003E"/>
     <w:rsid w:val="00CF1820"/>
     <w:rsid w:val="00D2133E"/>
     <w:rsid w:val="00D42479"/>
     <w:rsid w:val="00D50836"/>
     <w:rsid w:val="00D52F6A"/>
     <w:rsid w:val="00DA39CC"/>
     <w:rsid w:val="00DB1EB7"/>
     <w:rsid w:val="00DC3B61"/>
     <w:rsid w:val="00DE22F5"/>
     <w:rsid w:val="00DE772A"/>
     <w:rsid w:val="00DF1C6B"/>
     <w:rsid w:val="00DF4486"/>
     <w:rsid w:val="00E2302C"/>
     <w:rsid w:val="00E231C8"/>
@@ -8118,54 +8147,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>534</Words>
-  <Characters>2863</Characters>
+  <Words>414</Words>
+  <Characters>2999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Universidade Católica Portuguesa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3360</CharactersWithSpaces>
+  <CharactersWithSpaces>3407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CURRICULUM VITAE PARA CANDIDATURA AO</dc:title>
   <dc:subject/>
   <dc:creator>margarida vieira</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>