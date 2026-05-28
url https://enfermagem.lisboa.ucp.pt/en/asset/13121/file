--- v1 (2026-04-10)
+++ v2 (2026-05-28)
@@ -324,59 +324,61 @@
               <w:t>Médico-cirúrgica</w:t>
             </w:r>
             <w:r w:rsidRPr="007C52D0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> na área de Enfermagem </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>à Pessoa em Situação Crítica</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71190742" w14:textId="5CA262E4" w:rsidR="00DA39CC" w:rsidRPr="00B333E0" w:rsidRDefault="00DA39CC" w:rsidP="00451C96">
+          <w:p w14:paraId="705F7303" w14:textId="77777777" w:rsidR="00DA39CC" w:rsidRDefault="00DA39CC" w:rsidP="00451C96">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C52D0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C52D0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -417,50 +419,147 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C52D0" w:rsidRPr="007C52D0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">em </w:t>
             </w:r>
             <w:r w:rsidR="007C52D0" w:rsidRPr="007C52D0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Enfermagem de Saúde Infantil e Pediátrica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71190742" w14:textId="5D506316" w:rsidR="00114083" w:rsidRPr="00B333E0" w:rsidRDefault="00114083" w:rsidP="00451C96">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C52D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C52D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C52D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C52D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C52D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="007C52D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> em </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C52D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfermagem de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reabilitação</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00805690" w:rsidRPr="00567A93" w:rsidRDefault="00805690" w:rsidP="00291836">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF167AD" w14:textId="77777777" w:rsidR="00467CF8" w:rsidRPr="00E654E8" w:rsidRDefault="00467CF8" w:rsidP="00467CF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
@@ -2347,67 +2446,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CURSOS NÃO CONFERENTES DE GRAU</w:t>
             </w:r>
             <w:r w:rsidR="0095469C" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0095469C" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(apenas os </w:t>
             </w:r>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">frequentados </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de ensino superior</w:t>
+              <w:t>frequentados em  estabelecimento de ensino superior</w:t>
             </w:r>
             <w:r w:rsidR="0095469C" w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. Outros cursos devem ser mencionados na Formação Permanente</w:t>
             </w:r>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DB72EA0" w14:textId="77777777" w:rsidR="00B05CEC" w:rsidRPr="006B6636" w:rsidRDefault="0095469C" w:rsidP="006B6636">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5839,69 +5922,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2988"/>
         <w:gridCol w:w="1501"/>
         <w:gridCol w:w="4799"/>
       </w:tblGrid>
       <w:tr w:rsidR="001066ED" w14:paraId="058CB1F3" w14:textId="77777777" w:rsidTr="006B6636">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="752B9563" w14:textId="77777777" w:rsidR="001066ED" w:rsidRPr="006B6636" w:rsidRDefault="001066ED" w:rsidP="00CE0DE9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Data  _</w:t>
-[...9 lines deleted...]
-              <w:t>__/___/_____</w:t>
+              <w:t>Data  ___/___/_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="481EA775" w14:textId="77777777" w:rsidR="001066ED" w:rsidRPr="006B6636" w:rsidRDefault="001066ED" w:rsidP="00CE0DE9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6636">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assinatura:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5922,58 +5994,58 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42EF2083" w14:textId="77777777" w:rsidR="001066ED" w:rsidRDefault="001066ED" w:rsidP="00567A93">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001066ED" w:rsidSect="007C52D0">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="851" w:left="1588" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D6A39EE" w14:textId="77777777" w:rsidR="00252DA5" w:rsidRDefault="00252DA5">
+    <w:p w14:paraId="6EB33D2F" w14:textId="77777777" w:rsidR="00701BBF" w:rsidRDefault="00701BBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE5A401" w14:textId="77777777" w:rsidR="00252DA5" w:rsidRDefault="00252DA5">
+    <w:p w14:paraId="299ABE03" w14:textId="77777777" w:rsidR="00701BBF" w:rsidRDefault="00701BBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
@@ -6107,58 +6179,58 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C136CF1" w14:textId="77777777" w:rsidR="000E5527" w:rsidRDefault="000E5527" w:rsidP="0095469C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="580D1A48" w14:textId="77777777" w:rsidR="00252DA5" w:rsidRDefault="00252DA5">
+    <w:p w14:paraId="3567120B" w14:textId="77777777" w:rsidR="00701BBF" w:rsidRDefault="00701BBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BB2AF93" w14:textId="77777777" w:rsidR="00252DA5" w:rsidRDefault="00252DA5">
+    <w:p w14:paraId="0A87E829" w14:textId="77777777" w:rsidR="00701BBF" w:rsidRDefault="00701BBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77229056" w14:textId="77777777" w:rsidR="000E5527" w:rsidRDefault="007F5AD1" w:rsidP="00291836">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BE6A4BF" wp14:editId="07777777">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-523875</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -7203,87 +7275,87 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="107241721">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="205873662">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="450513531">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="89931671">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1164202185">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="5180835">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00191C7D"/>
     <w:rsid w:val="00004146"/>
     <w:rsid w:val="00004CC4"/>
     <w:rsid w:val="00037BC2"/>
     <w:rsid w:val="000D537B"/>
     <w:rsid w:val="000E3728"/>
     <w:rsid w:val="000E5527"/>
     <w:rsid w:val="000E76D7"/>
     <w:rsid w:val="001066ED"/>
+    <w:rsid w:val="00114083"/>
     <w:rsid w:val="001235F0"/>
     <w:rsid w:val="00171339"/>
     <w:rsid w:val="00184C3E"/>
     <w:rsid w:val="00191665"/>
     <w:rsid w:val="00191C7D"/>
     <w:rsid w:val="001D4A9D"/>
     <w:rsid w:val="001E038F"/>
     <w:rsid w:val="001F28FD"/>
     <w:rsid w:val="002255CE"/>
     <w:rsid w:val="00234ACE"/>
     <w:rsid w:val="00241335"/>
     <w:rsid w:val="00252DA5"/>
     <w:rsid w:val="00291836"/>
     <w:rsid w:val="00303453"/>
     <w:rsid w:val="00310F17"/>
     <w:rsid w:val="00325B4C"/>
     <w:rsid w:val="00343B49"/>
     <w:rsid w:val="00346026"/>
     <w:rsid w:val="00351B76"/>
     <w:rsid w:val="00351DAC"/>
     <w:rsid w:val="00370442"/>
     <w:rsid w:val="0038077D"/>
     <w:rsid w:val="003A6DB8"/>
     <w:rsid w:val="003B1733"/>
     <w:rsid w:val="003B44C2"/>
@@ -7291,50 +7363,51 @@
     <w:rsid w:val="004101AB"/>
     <w:rsid w:val="0043544C"/>
     <w:rsid w:val="00451C96"/>
     <w:rsid w:val="00467CF8"/>
     <w:rsid w:val="00485B90"/>
     <w:rsid w:val="0049582B"/>
     <w:rsid w:val="004974F1"/>
     <w:rsid w:val="004B5A72"/>
     <w:rsid w:val="004C6FEC"/>
     <w:rsid w:val="004D180D"/>
     <w:rsid w:val="004F0513"/>
     <w:rsid w:val="004F2B24"/>
     <w:rsid w:val="0050237B"/>
     <w:rsid w:val="0053388F"/>
     <w:rsid w:val="00535FD4"/>
     <w:rsid w:val="00542DD3"/>
     <w:rsid w:val="0054448E"/>
     <w:rsid w:val="00563E22"/>
     <w:rsid w:val="00567A93"/>
     <w:rsid w:val="00625DE3"/>
     <w:rsid w:val="00651A73"/>
     <w:rsid w:val="00667924"/>
     <w:rsid w:val="006B6636"/>
     <w:rsid w:val="006C05CC"/>
     <w:rsid w:val="006F3B45"/>
+    <w:rsid w:val="00701BBF"/>
     <w:rsid w:val="00753434"/>
     <w:rsid w:val="0075640A"/>
     <w:rsid w:val="0076465D"/>
     <w:rsid w:val="007C52D0"/>
     <w:rsid w:val="007D3A39"/>
     <w:rsid w:val="007D4166"/>
     <w:rsid w:val="007E2F5E"/>
     <w:rsid w:val="007F5AD1"/>
     <w:rsid w:val="007F7758"/>
     <w:rsid w:val="00805690"/>
     <w:rsid w:val="00814538"/>
     <w:rsid w:val="00837815"/>
     <w:rsid w:val="0084705D"/>
     <w:rsid w:val="00863A4B"/>
     <w:rsid w:val="00867070"/>
     <w:rsid w:val="0089338F"/>
     <w:rsid w:val="008C5339"/>
     <w:rsid w:val="008D23A8"/>
     <w:rsid w:val="00917B68"/>
     <w:rsid w:val="0093041A"/>
     <w:rsid w:val="0095469C"/>
     <w:rsid w:val="009A540E"/>
     <w:rsid w:val="009B1B71"/>
     <w:rsid w:val="009E642A"/>
     <w:rsid w:val="00A0621D"/>
@@ -7342,50 +7415,51 @@
     <w:rsid w:val="00A208D1"/>
     <w:rsid w:val="00A731D9"/>
     <w:rsid w:val="00A95411"/>
     <w:rsid w:val="00A96641"/>
     <w:rsid w:val="00AA7A5C"/>
     <w:rsid w:val="00AD4F75"/>
     <w:rsid w:val="00AD70F6"/>
     <w:rsid w:val="00AF1A64"/>
     <w:rsid w:val="00B05CEC"/>
     <w:rsid w:val="00B20BD7"/>
     <w:rsid w:val="00B333E0"/>
     <w:rsid w:val="00B36525"/>
     <w:rsid w:val="00B55936"/>
     <w:rsid w:val="00B55C79"/>
     <w:rsid w:val="00BB0131"/>
     <w:rsid w:val="00BE40BB"/>
     <w:rsid w:val="00BE7E0E"/>
     <w:rsid w:val="00BF3D27"/>
     <w:rsid w:val="00C72A8C"/>
     <w:rsid w:val="00C910A7"/>
     <w:rsid w:val="00CA46F1"/>
     <w:rsid w:val="00CB4B09"/>
     <w:rsid w:val="00CD1E99"/>
     <w:rsid w:val="00CD5109"/>
     <w:rsid w:val="00CE0DE9"/>
+    <w:rsid w:val="00CE4302"/>
     <w:rsid w:val="00CF003E"/>
     <w:rsid w:val="00CF1820"/>
     <w:rsid w:val="00D2133E"/>
     <w:rsid w:val="00D42479"/>
     <w:rsid w:val="00D50836"/>
     <w:rsid w:val="00D52F6A"/>
     <w:rsid w:val="00DA39CC"/>
     <w:rsid w:val="00DB1EB7"/>
     <w:rsid w:val="00DC3B61"/>
     <w:rsid w:val="00DE22F5"/>
     <w:rsid w:val="00DE772A"/>
     <w:rsid w:val="00DF1C6B"/>
     <w:rsid w:val="00DF4486"/>
     <w:rsid w:val="00E2302C"/>
     <w:rsid w:val="00E231C8"/>
     <w:rsid w:val="00E654E8"/>
     <w:rsid w:val="00EB65AA"/>
     <w:rsid w:val="00EC7503"/>
     <w:rsid w:val="00EE35D4"/>
     <w:rsid w:val="00EF615F"/>
     <w:rsid w:val="00F30F88"/>
     <w:rsid w:val="00F514D2"/>
     <w:rsid w:val="00F57DCC"/>
     <w:rsid w:val="00F70249"/>
     <w:rsid w:val="00F956DA"/>
@@ -8147,54 +8221,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>414</Words>
-  <Characters>2999</Characters>
+  <Words>540</Words>
+  <Characters>2922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Universidade Católica Portuguesa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3407</CharactersWithSpaces>
+  <CharactersWithSpaces>3456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CURRICULUM VITAE PARA CANDIDATURA AO</dc:title>
   <dc:subject/>
   <dc:creator>margarida vieira</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>